--- v0 (2026-08-29)
+++ v1 (2026-10-16)
@@ -332,51 +332,51 @@
   <si>
     <t>Vereador - João Francisco do Nascimento "Bugrão"</t>
   </si>
   <si>
     <t>(44)4009-1755</t>
   </si>
   <si>
     <t>(44)4009-1756</t>
   </si>
   <si>
     <t>1755 / 1756</t>
   </si>
   <si>
     <t xml:space="preserve"> Amanda/Edevilson</t>
   </si>
   <si>
     <t>ver.bugrao@cms.pr.gov.br</t>
   </si>
   <si>
     <t xml:space="preserve"> Vereador Belmiro da Silva Farias</t>
   </si>
   <si>
     <t>(44)4009-1789</t>
   </si>
   <si>
-    <t>Adriano /Eduardo</t>
+    <t>Adriano /Maycon</t>
   </si>
   <si>
     <t>ver.belmirobarbeiro@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Presidente - Dionizio Aparecido Viaro " Dionizio da Diocar"</t>
   </si>
   <si>
     <t>(44)4009-1764</t>
   </si>
   <si>
     <t>(44)4009-1766</t>
   </si>
   <si>
     <t>1764 / 1766</t>
   </si>
   <si>
     <t>Alessandro /Haila/Matilde/José Emiliano</t>
   </si>
   <si>
     <t>presidencia@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Vereador - Aparecido Biancho "Bianco"</t>
   </si>
@@ -392,102 +392,102 @@
   <si>
     <t xml:space="preserve">Ana Lucia / Jefferson </t>
   </si>
   <si>
     <t>ver.bianco@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Vereador - Claudio de Souza "Professor Claudio"</t>
   </si>
   <si>
     <t>(44)4009-1761</t>
   </si>
   <si>
     <t>(44)4009-1762</t>
   </si>
   <si>
     <t>1761 / 1762</t>
   </si>
   <si>
     <t>Daniel / Edmilson</t>
   </si>
   <si>
     <t>ver.professorclaudio@cms.pr.gov.br</t>
   </si>
   <si>
+    <t>Vice-presidente - Fábio de Souza Silveira "Fábio Balako"</t>
+  </si>
+  <si>
+    <t>(44)4009-1792</t>
+  </si>
+  <si>
+    <t>(44)4009-1793</t>
+  </si>
+  <si>
+    <t>1792 / 1793</t>
+  </si>
+  <si>
+    <t>Eduardo / Gilmar</t>
+  </si>
+  <si>
+    <t>ver.fabiobalako@cms.pr.gov.br</t>
+  </si>
+  <si>
     <t>Vereador - Gilberto Messias de Pinas</t>
   </si>
   <si>
     <t>(44)4009-1751</t>
   </si>
   <si>
     <t>(44)4009-1752</t>
   </si>
   <si>
     <t>1751 / 1752</t>
   </si>
   <si>
     <t>Eliane / João</t>
   </si>
   <si>
     <t>ver.gil@cms.pr.gov.br</t>
   </si>
   <si>
-    <t>Vice-presidente - Fábio de Souza Silveira "Fábio Balako"</t>
-[...16 lines deleted...]
-  <si>
     <t>Vereador - Erasmo Cardoso Pereira</t>
   </si>
   <si>
     <t>(44)4009-1759</t>
   </si>
   <si>
     <t>(44)4009-1760</t>
   </si>
   <si>
     <t>1759 / 1760</t>
   </si>
   <si>
     <t>Izabel/Marcia</t>
   </si>
   <si>
-    <t>ver.erasmo@cms.pr.gov.br</t>
+    <t>ver.era@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Vereador Edinaldo Cardoso Silveiro " Edinaldo Transportes"</t>
   </si>
   <si>
     <t>(44)4009-1757</t>
   </si>
   <si>
     <t>(44)4009-1758</t>
   </si>
   <si>
     <t>1757 / 1758</t>
   </si>
   <si>
     <t>Rodrigo/Nelson</t>
   </si>
   <si>
     <t>ver.edinaldo@cms.pr.gov.br</t>
   </si>
   <si>
     <t>GABINETE VEREADORA</t>
   </si>
   <si>
     <t>Vereadora - Thayna Menegazze Maciel "Thay Menegazze"</t>
   </si>