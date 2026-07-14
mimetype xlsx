--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Contatos e Ramais" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Sala</t>
   </si>
   <si>
     <t>Telefone</t>
   </si>
   <si>
     <t>Telefone 2</t>
   </si>
   <si>
     <t>Ramal</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>DEPTO., DIVISÕES E SETORES</t>
   </si>
   <si>
@@ -92,102 +92,105 @@
   <si>
     <t>Encarregado do Protocolo da Câmara Municipal de Sarandi</t>
   </si>
   <si>
     <t>(44)4009-1784</t>
   </si>
   <si>
     <t>Camila</t>
   </si>
   <si>
     <t>protocolo@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Assessor de Comunicação Digital</t>
   </si>
   <si>
     <t>(44)4009-1780</t>
   </si>
   <si>
     <t>(44)4009-1774</t>
   </si>
   <si>
     <t>Claudemar</t>
   </si>
   <si>
+    <t>relacoes.institucionais@cms.pr.gov.br</t>
+  </si>
+  <si>
+    <t>Controle Interno - CIN</t>
+  </si>
+  <si>
+    <t>(44)4009-1777</t>
+  </si>
+  <si>
+    <t>Débora</t>
+  </si>
+  <si>
+    <t>controle@cms.pr.gov.br</t>
+  </si>
+  <si>
+    <t>Assessora de Diretoria</t>
+  </si>
+  <si>
+    <t>(44)4009-1775</t>
+  </si>
+  <si>
+    <t>Isabelly</t>
+  </si>
+  <si>
     <t>naotem@cms.pr.gov.br</t>
   </si>
   <si>
-    <t>Controle Interno - CIN</t>
-[...20 lines deleted...]
-    <t>Assessora Jurídica</t>
+    <t>Legislativo</t>
   </si>
   <si>
     <t>(44)4009-1770</t>
   </si>
   <si>
     <t>Jessica Cristine</t>
   </si>
   <si>
+    <t>jessica.santos@cms.pr.gov.br</t>
+  </si>
+  <si>
     <t>Assessoria Jurídica - AJU</t>
   </si>
   <si>
     <t>(44)4009-1776</t>
   </si>
   <si>
     <t>João Lucas</t>
   </si>
   <si>
     <t>juridico@cms.pr.gov.br</t>
   </si>
   <si>
     <t xml:space="preserve"> Ouvidor da Câmara Municipal de Sarandi</t>
   </si>
   <si>
     <t>(44)4009-1782</t>
-  </si>
-[...1 lines deleted...]
-    <t>relacoes.institucionais@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Diretor Legislativo da Câmara Municipal de Sarandi</t>
   </si>
   <si>
     <t>João Roberto</t>
   </si>
   <si>
     <t>legislativo@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Coordenador de Acompanhamento e Execução de Leis, Projetos Especiais e Escola Legislativa da Câmara Municipal de Sarandi</t>
   </si>
   <si>
     <t>Kauana</t>
   </si>
   <si>
     <t>kauana.souza@cms.pr.gov.br</t>
   </si>
   <si>
     <t>Coordenador de Administração e Patrimônio da Câmara Municipal de Sarandi</t>
   </si>
   <si>
     <t>Lucas</t>
   </si>
@@ -1015,718 +1018,718 @@
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
       <c r="E7">
         <v>1775</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8">
         <v>1770</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E9">
         <v>1776</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10">
         <v>1782</v>
       </c>
       <c r="F10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11" t="s">
         <v>23</v>
       </c>
       <c r="E11">
         <v>1780</v>
       </c>
       <c r="F11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12">
         <v>1774</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
       <c r="E13">
         <v>1775</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14">
         <v>1765</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15">
         <v>1785</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16">
         <v>1770</v>
       </c>
       <c r="F16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17">
         <v>1772</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18">
         <v>1773</v>
       </c>
       <c r="F18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19">
         <v>1778</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>14</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G20" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21">
         <v>1771</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>9</v>
       </c>
       <c r="E22">
         <v>1778</v>
       </c>
       <c r="F22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23">
         <v>1770</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E24">
         <v>1790</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>24</v>
       </c>
       <c r="E25">
         <v>1774</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26">
         <v>1779</v>
       </c>
       <c r="F26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G26" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
         <v>14</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E28">
         <v>1789</v>
       </c>
       <c r="F28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C33" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F34" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C35" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D35" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="F35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F36" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G36" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>